--- v0 (2026-08-30)
+++ v1 (2026-08-30)
@@ -182,84 +182,84 @@
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>08/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Equipier 1ère intervention (sécurité incendie)</x:t>
   </x:si>
   <x:si>
     <x:t>Crc</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
+    <x:t>Licence pro mention sécurité des biens et des personnes parcours inspection des sites industriels</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac + 3 et 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sécurité publique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>DIU Enseignement de la Natation, Surveillance, Sécurité et Sauvetage en Milieu Aquatique</x:t>
   </x:si>
   <x:si>
-    <x:t>Aix Marseille Université</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Sécurité secourisme aquatique</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>Premiers secours enfants</x:t>
   </x:si>
   <x:si>
     <x:t>Educ'Altitudes</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
   <x:si>
     <x:t>Sécurité civile</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Premiers secours adultes</x:t>
   </x:si>
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
   </x:si>
@@ -1115,153 +1115,152 @@
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q3" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R3" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S3" s="0" t="n">
         <x:v>584641</x:v>
       </x:c>
       <x:c r="T3" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U3" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:21">
       <x:c r="A4" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B4" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="C4" s="15" t="s"/>
+      <x:c r="C4" s="15" t="n">
+        <x:v>40475</x:v>
+      </x:c>
       <x:c r="D4" s="15" t="s"/>
       <x:c r="E4" s="14" t="s"/>
       <x:c r="F4" s="14" t="s"/>
       <x:c r="G4" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="H4" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I4" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="J4" s="14" t="s"/>
+      <x:c r="J4" s="14" t="s">
+        <x:v>41</x:v>
+      </x:c>
       <x:c r="K4" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
-        <x:v>42805</x:v>
+        <x:v>42803</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
-        <x:v>584127</x:v>
+        <x:v>575992</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>45</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C5" s="3" t="s"/>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="G5" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="H5" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="J5" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K5" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
-        <x:v>42803</x:v>
+        <x:v>42805</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>575992</x:v>
+        <x:v>584127</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C6" s="15" t="s"/>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s"/>
       <x:c r="I6" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J6" s="14" t="s"/>
       <x:c r="K6" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
@@ -1757,66 +1756,66 @@
       <x:c r="U15" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>41936</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>42803</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
         <x:v>628653</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">