--- v0 (2026-10-16)
+++ v1 (2026-10-16)
@@ -371,54 +371,54 @@
   <x:si>
     <x:t>SAINT-RAPHAEL</x:t>
   </x:si>
   <x:si>
     <x:t>01/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/20/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>02/28/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/31/2029 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>02/28/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
@@ -2155,51 +2155,51 @@
       <x:c r="K22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>642953</x:v>
+        <x:v>642951</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>41853</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="E23" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -2212,51 +2212,51 @@
       <x:c r="K23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>642951</x:v>
+        <x:v>642953</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>41853</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>88</x:v>