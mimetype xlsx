--- v1 (2026-10-16)
+++ v2 (2026-10-16)
@@ -1993,160 +1993,159 @@
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>642410</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
-        <x:v>57</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>41853</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
-      <x:c r="E20" s="14" t="s"/>
+      <x:c r="E20" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>633385</x:v>
+        <x:v>642067</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>41853</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
-      <x:c r="E21" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>642067</x:v>
+        <x:v>633385</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>41853</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">