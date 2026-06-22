--- v2 (2026-03-21)
+++ v3 (2026-06-22)
@@ -906,51 +906,53 @@
       </x:c>
       <x:c r="S3" s="0" t="n">
         <x:v>580171</x:v>
       </x:c>
       <x:c r="T3" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U3" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:21">
       <x:c r="A4" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B4" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C4" s="15" t="n">
         <x:v>40047</x:v>
       </x:c>
       <x:c r="D4" s="15" t="s"/>
       <x:c r="E4" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
-      <x:c r="F4" s="14" t="s"/>
+      <x:c r="F4" s="14" t="s">
+        <x:v>24</x:v>
+      </x:c>
       <x:c r="G4" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="H4" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="I4" s="16" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J4" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K4" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
         <x:v>43491</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">