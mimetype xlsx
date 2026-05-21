--- v0 (2026-04-06)
+++ v1 (2026-05-21)
@@ -832,50 +832,53 @@
       </x:c>
       <x:c r="S2" s="14" t="n">
         <x:v>578897</x:v>
       </x:c>
       <x:c r="T2" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U2" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:21">
       <x:c r="A3" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C3" s="3" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D3" s="3" t="s"/>
       <x:c r="E3" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
+      <x:c r="F3" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
       <x:c r="G3" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I3" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J3" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K3" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N3" s="3" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">