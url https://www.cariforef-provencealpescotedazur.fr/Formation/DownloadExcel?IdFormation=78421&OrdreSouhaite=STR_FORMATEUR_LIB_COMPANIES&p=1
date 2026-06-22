--- v2 (2026-03-21)
+++ v3 (2026-06-22)
@@ -969,50 +969,53 @@
       </x:c>
       <x:c r="S4" s="14" t="n">
         <x:v>580169</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
         <x:v>40025</x:v>
       </x:c>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="E5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
+      <x:c r="F5" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
       <x:c r="G5" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="H5" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K5" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>43490</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">