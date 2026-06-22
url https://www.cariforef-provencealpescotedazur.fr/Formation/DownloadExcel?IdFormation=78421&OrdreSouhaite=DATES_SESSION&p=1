--- v0 (2025-10-29)
+++ v1 (2026-06-22)
@@ -908,51 +908,53 @@
       </x:c>
       <x:c r="S3" s="0" t="n">
         <x:v>488113</x:v>
       </x:c>
       <x:c r="T3" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U3" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:21">
       <x:c r="A4" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B4" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C4" s="15" t="n">
         <x:v>40025</x:v>
       </x:c>
       <x:c r="D4" s="15" t="s"/>
       <x:c r="E4" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="F4" s="14" t="s"/>
+      <x:c r="F4" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G4" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H4" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I4" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J4" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K4" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
         <x:v>43490</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">