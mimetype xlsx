--- v0 (2026-07-30)
+++ v1 (2026-09-13)
@@ -182,75 +182,75 @@
   <x:si>
     <x:t>Gestion relation client</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGNOLES</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>SEILLONS-SOURCE-D'ARGENS</x:t>
   </x:si>
   <x:si>
     <x:t>11/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>11/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-RAPHAEL</x:t>
   </x:si>
   <x:si>
+    <x:t>FREJUS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
-    <x:t>11/17/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>SIX-FOURS-LES-PLAGES</x:t>
   </x:si>
   <x:si>
     <x:t>12/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>GASSIN</x:t>
   </x:si>
   <x:si>
+    <x:t>DRAGUIGNAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>HYERES</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
     <x:t>LA CROIX-VALMER</x:t>
   </x:si>
   <x:si>
     <x:t>12/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE SUR MER CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>12/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
@@ -1050,51 +1050,51 @@
       <x:c r="K6" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>635535</x:v>
+        <x:v>634740</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s"/>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H7" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>25</x:v>
@@ -1102,51 +1102,51 @@
       <x:c r="K7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>634740</x:v>
+        <x:v>635535</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C8" s="15" t="s"/>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -1264,51 +1264,51 @@
       <x:c r="K10" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>635533</x:v>
+        <x:v>634741</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s"/>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H11" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>25</x:v>
@@ -1316,51 +1316,51 @@
       <x:c r="K11" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>634741</x:v>
+        <x:v>635533</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C12" s="15" t="s"/>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s">
         <x:v>24</x:v>
       </x:c>