--- v0 (2026-05-24)
+++ v1 (2026-10-06)
@@ -146,51 +146,51 @@
   <x:si>
     <x:t>Ville</x:t>
   </x:si>
   <x:si>
     <x:t>Numéro de session CARIF</x:t>
   </x:si>
   <x:si>
     <x:t>Date début session</x:t>
   </x:si>
   <x:si>
     <x:t>Date fin session</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en apprentissage</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé du développement commercial (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>OPCO</x:t>
   </x:si>
   <x:si>
     <x:t>Le Cours Messidoro - Pigier</x:t>
   </x:si>
   <x:si>
-    <x:t>13010</x:t>
+    <x:t>13005</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>Stratégie commerciale</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-10e</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2027 00:00:00</x:t>
   </x:si>