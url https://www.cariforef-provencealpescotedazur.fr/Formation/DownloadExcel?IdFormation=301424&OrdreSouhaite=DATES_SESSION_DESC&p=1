--- v0 (2026-05-24)
+++ v1 (2026-07-27)
@@ -179,51 +179,51 @@
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>Immotique</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA - Antenne Marseille 11ème</x:t>
   </x:si>
   <x:si>
     <x:t>13011</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-11e</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/20/2028 00:00:00</x:t>
+    <x:t>06/21/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA - Antenne Le Pontet</x:t>
   </x:si>
   <x:si>
     <x:t>84130</x:t>
   </x:si>
   <x:si>
     <x:t>LE PONTET</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/16/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">