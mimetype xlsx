--- v0 (2026-05-24)
+++ v1 (2026-07-27)
@@ -179,51 +179,51 @@
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>Performance énergétique bâtiment</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA - Antenne Marseille 11ème</x:t>
   </x:si>
   <x:si>
     <x:t>13011</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-11e</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>03/17/2028 00:00:00</x:t>
+    <x:t>10/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA - Antenne La Valette du Var</x:t>
   </x:si>
   <x:si>
     <x:t>83160</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>