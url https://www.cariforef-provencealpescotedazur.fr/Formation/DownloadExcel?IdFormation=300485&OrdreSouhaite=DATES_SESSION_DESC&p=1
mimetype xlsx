--- v0 (2026-04-22)
+++ v1 (2026-10-07)
@@ -1129,345 +1129,345 @@
         <x:v>22</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s"/>
       <x:c r="I8" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K8" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>623099</x:v>
+        <x:v>623073</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>623073</x:v>
+        <x:v>623099</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>623096</x:v>
+        <x:v>623074</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>623074</x:v>
+        <x:v>623096</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>623072</x:v>
+        <x:v>623093</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>623093</x:v>
+        <x:v>623072</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
@@ -1573,123 +1573,123 @@
         <x:v>22</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>623064</x:v>
+        <x:v>623083</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>623083</x:v>
+        <x:v>623064</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 