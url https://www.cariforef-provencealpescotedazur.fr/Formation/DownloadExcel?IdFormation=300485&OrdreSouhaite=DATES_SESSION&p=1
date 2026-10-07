--- v0 (2026-04-22)
+++ v1 (2026-10-07)
@@ -907,234 +907,234 @@
         <x:v>22</x:v>
       </x:c>
       <x:c r="C4" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D4" s="15" t="s"/>
       <x:c r="E4" s="14" t="s"/>
       <x:c r="F4" s="14" t="s"/>
       <x:c r="G4" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H4" s="14" t="s"/>
       <x:c r="I4" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J4" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K4" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
-        <x:v>623066</x:v>
+        <x:v>623091</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="G5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J5" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K5" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>623091</x:v>
+        <x:v>623066</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s"/>
       <x:c r="I6" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J6" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K6" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>623072</x:v>
+        <x:v>623093</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>623093</x:v>
+        <x:v>623072</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s"/>
@@ -1240,234 +1240,234 @@
         <x:v>22</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>623073</x:v>
+        <x:v>623099</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>623099</x:v>
+        <x:v>623073</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>623075</x:v>
+        <x:v>623100</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>623100</x:v>
+        <x:v>623075</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
@@ -1480,162 +1480,162 @@
       <x:c r="K14" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>623077</x:v>
+        <x:v>623076</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>623103</x:v>
+        <x:v>623077</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>623076</x:v>
+        <x:v>623103</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>24</x:v>
       </x:c>