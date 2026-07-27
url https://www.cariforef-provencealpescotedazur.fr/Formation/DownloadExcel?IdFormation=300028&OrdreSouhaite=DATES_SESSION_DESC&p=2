--- v1 (2026-05-17)
+++ v2 (2026-07-27)
@@ -206,54 +206,54 @@
   <x:si>
     <x:t>09/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/25/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/13/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>07/22/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/15/2027 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>07/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-11e</x:t>
   </x:si>
   <x:si>
     <x:t>08/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/08/2026 00:00:00</x:t>
   </x:si>
@@ -1218,51 +1218,51 @@
       <x:c r="K8" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>620355</x:v>
+        <x:v>620353</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>41909</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H9" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -1275,51 +1275,51 @@
       <x:c r="K9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>620353</x:v>
+        <x:v>620355</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>41909</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s">
@@ -1566,51 +1566,51 @@
       <x:c r="K14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>620350</x:v>
+        <x:v>626537</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>41909</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H15" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -1623,51 +1623,51 @@
       <x:c r="K15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>626537</x:v>
+        <x:v>620350</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>41909</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s">