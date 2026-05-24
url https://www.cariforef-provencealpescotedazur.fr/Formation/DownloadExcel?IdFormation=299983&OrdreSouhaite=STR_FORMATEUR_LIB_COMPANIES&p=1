--- v0 (2026-04-03)
+++ v1 (2026-05-24)
@@ -176,66 +176,66 @@
   <x:si>
     <x:t>Niveau CAP, BEP</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>Climatisation</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA - Antenne La Valette du Var</x:t>
   </x:si>
   <x:si>
     <x:t>83160</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
-    <x:t>03/25/2026 00:00:00</x:t>
+    <x:t>11/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/18/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>06/24/2026 00:00:00</x:t>
-[...8 lines deleted...]
-    <x:t>11/18/2027 00:00:00</x:t>
+    <x:t>04/28/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA - Antenne Marseille 11ème</x:t>
   </x:si>
   <x:si>
     <x:t>13011</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-11e</x:t>
   </x:si>
   <x:si>
     <x:t>04/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
@@ -845,51 +845,51 @@
       <x:c r="K2" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L2" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M2" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N2" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O2" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P2" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="Q2" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R2" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S2" s="14" t="n">
-        <x:v>623705</x:v>
+        <x:v>623707</x:v>
       </x:c>
       <x:c r="T2" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U2" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:21">
       <x:c r="A3" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C3" s="3" t="n">
         <x:v>41871</x:v>
       </x:c>
       <x:c r="D3" s="3" t="s"/>
       <x:c r="E3" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -966,51 +966,51 @@
       <x:c r="K4" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
-        <x:v>623707</x:v>
+        <x:v>629641</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
         <x:v>41871</x:v>
       </x:c>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="E5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
         <x:v>24</x:v>
       </x:c>