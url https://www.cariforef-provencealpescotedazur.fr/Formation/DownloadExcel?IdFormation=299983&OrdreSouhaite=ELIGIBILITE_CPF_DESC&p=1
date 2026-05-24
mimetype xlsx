--- v0 (2026-04-03)
+++ v1 (2026-05-24)
@@ -203,54 +203,54 @@
   <x:si>
     <x:t>10/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA - Antenne La Valette du Var</x:t>
   </x:si>
   <x:si>
     <x:t>83160</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>11/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>03/25/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>03/24/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/28/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA - Antenne Marseille 11ème</x:t>
   </x:si>
   <x:si>
     <x:t>13011</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-11e</x:t>
   </x:si>
   <x:si>
     <x:t>04/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
@@ -1026,51 +1026,51 @@
       <x:c r="K5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>623705</x:v>
+        <x:v>629641</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
         <x:v>41871</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>24</x:v>