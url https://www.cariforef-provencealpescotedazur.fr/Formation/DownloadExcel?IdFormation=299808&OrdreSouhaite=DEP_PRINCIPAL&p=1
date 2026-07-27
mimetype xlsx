--- v1 (2026-05-24)
+++ v2 (2026-07-27)
@@ -164,96 +164,96 @@
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>AFPA - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>13417</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>Logiciel Word</x:t>
   </x:si>
   <x:si>
     <x:t>ISTRES CEDEX</x:t>
   </x:si>
   <x:si>
+    <x:t>02/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/09/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/09/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/14/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/24/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/25/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/16/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>03/08/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>04/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>06/14/2027 00:00:00</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>03/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/04/2027 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>05/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
@@ -845,51 +845,51 @@
       <x:c r="K2" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L2" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M2" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N2" s="15" t="n">
         <x:v>70332</x:v>
       </x:c>
       <x:c r="O2" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P2" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q2" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R2" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S2" s="14" t="n">
-        <x:v>618164</x:v>
+        <x:v>618165</x:v>
       </x:c>
       <x:c r="T2" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U2" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:21">
       <x:c r="A3" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C3" s="3" t="s"/>
       <x:c r="D3" s="3" t="s"/>
       <x:c r="G3" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H3" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I3" s="4" t="s">
         <x:v>25</x:v>
@@ -952,51 +952,51 @@
       <x:c r="K4" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
         <x:v>70332</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
-        <x:v>618167</x:v>
+        <x:v>618170</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C5" s="3" t="s"/>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="G5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H5" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
         <x:v>25</x:v>
@@ -1004,51 +1004,51 @@
       <x:c r="K5" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>70332</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>618170</x:v>
+        <x:v>618169</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C6" s="15" t="s"/>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -1111,51 +1111,51 @@
       <x:c r="K7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>70332</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>618165</x:v>
+        <x:v>618164</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C8" s="15" t="s"/>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -1166,51 +1166,51 @@
       <x:c r="K8" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>70332</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>618168</x:v>
+        <x:v>618167</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s"/>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H9" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>25</x:v>
@@ -1218,51 +1218,51 @@
       <x:c r="K9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>70332</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>618169</x:v>
+        <x:v>618168</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C10" s="15" t="s"/>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s">
         <x:v>24</x:v>
       </x:c>