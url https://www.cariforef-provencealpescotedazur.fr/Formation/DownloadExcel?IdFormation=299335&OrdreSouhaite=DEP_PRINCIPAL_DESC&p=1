--- v0 (2026-04-04)
+++ v1 (2026-10-05)
@@ -164,51 +164,51 @@
   <x:si>
     <x:t>OPCO</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>Administration personnel</x:t>
   </x:si>
   <x:si>
-    <x:t>TOULON</x:t>
+    <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions - Antenne Bouc Bel Air</x:t>
   </x:si>
   <x:si>
     <x:t>13320</x:t>
   </x:si>
   <x:si>
     <x:t>BOUC-BEL-AIR</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>