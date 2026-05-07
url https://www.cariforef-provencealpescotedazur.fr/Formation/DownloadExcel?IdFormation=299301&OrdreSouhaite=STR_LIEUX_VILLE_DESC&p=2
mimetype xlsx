--- v0 (2026-03-21)
+++ v1 (2026-05-07)
@@ -922,51 +922,51 @@
       <x:c r="K4" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
         <x:v>15081</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
-        <x:v>617585</x:v>
+        <x:v>617350</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C5" s="3" t="s"/>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="G5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J5" s="0" t="s">
         <x:v>25</x:v>
@@ -974,51 +974,51 @@
       <x:c r="K5" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>15081</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>617350</x:v>
+        <x:v>617585</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C6" s="15" t="s"/>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s"/>
       <x:c r="I6" s="16" t="s">
         <x:v>24</x:v>
@@ -1136,51 +1136,51 @@
       <x:c r="K8" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>15081</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>617584</x:v>
+        <x:v>616699</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s"/>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>25</x:v>
@@ -1188,51 +1188,51 @@
       <x:c r="K9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>15081</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>616699</x:v>
+        <x:v>617584</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C10" s="15" t="s"/>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
         <x:v>24</x:v>
@@ -1402,51 +1402,51 @@
       <x:c r="K13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>15081</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>617610</x:v>
+        <x:v>617577</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C14" s="15" t="s"/>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>24</x:v>
@@ -1457,51 +1457,51 @@
       <x:c r="K14" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>15081</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>617577</x:v>
+        <x:v>617610</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s"/>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>25</x:v>
@@ -1509,51 +1509,51 @@
       <x:c r="K15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>15081</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>617611</x:v>
+        <x:v>617580</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C16" s="15" t="s"/>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>24</x:v>
@@ -1564,51 +1564,51 @@
       <x:c r="K16" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>15081</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>617580</x:v>
+        <x:v>617611</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s"/>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>25</x:v>