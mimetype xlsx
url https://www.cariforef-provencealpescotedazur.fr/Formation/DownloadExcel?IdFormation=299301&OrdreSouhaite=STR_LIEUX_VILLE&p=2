--- v1 (2026-05-06)
+++ v2 (2026-06-27)
@@ -815,51 +815,51 @@
       <x:c r="K2" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L2" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M2" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N2" s="15" t="n">
         <x:v>15081</x:v>
       </x:c>
       <x:c r="O2" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P2" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q2" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R2" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S2" s="14" t="n">
-        <x:v>617415</x:v>
+        <x:v>617586</x:v>
       </x:c>
       <x:c r="T2" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U2" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:21">
       <x:c r="A3" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C3" s="3" t="s"/>
       <x:c r="D3" s="3" t="s"/>
       <x:c r="G3" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I3" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J3" s="0" t="s">
         <x:v>25</x:v>
@@ -867,51 +867,51 @@
       <x:c r="K3" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N3" s="3" t="n">
         <x:v>15081</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q3" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R3" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S3" s="0" t="n">
-        <x:v>617586</x:v>
+        <x:v>617415</x:v>
       </x:c>
       <x:c r="T3" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U3" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:21">
       <x:c r="A4" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B4" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C4" s="15" t="s"/>
       <x:c r="D4" s="15" t="s"/>
       <x:c r="E4" s="14" t="s"/>
       <x:c r="F4" s="14" t="s"/>
       <x:c r="G4" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H4" s="14" t="s"/>
       <x:c r="I4" s="16" t="s">
         <x:v>24</x:v>
@@ -1188,51 +1188,51 @@
       <x:c r="K9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>15081</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>617581</x:v>
+        <x:v>617613</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C10" s="15" t="s"/>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
         <x:v>24</x:v>
@@ -1243,51 +1243,51 @@
       <x:c r="K10" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>15081</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>617613</x:v>
+        <x:v>617581</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s"/>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>25</x:v>
@@ -1457,51 +1457,51 @@
       <x:c r="K14" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>15081</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>617557</x:v>
+        <x:v>617592</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s"/>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>25</x:v>
@@ -1509,51 +1509,51 @@
       <x:c r="K15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>15081</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>617592</x:v>
+        <x:v>617557</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C16" s="15" t="s"/>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>24</x:v>
@@ -1564,51 +1564,51 @@
       <x:c r="K16" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>15081</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>617350</x:v>
+        <x:v>617585</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s"/>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>25</x:v>
@@ -1616,51 +1616,51 @@
       <x:c r="K17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>15081</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>617585</x:v>
+        <x:v>617350</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C18" s="15" t="s"/>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>24</x:v>