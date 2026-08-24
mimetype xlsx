--- v2 (2026-06-27)
+++ v3 (2026-08-24)
@@ -815,51 +815,51 @@
       <x:c r="K2" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L2" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M2" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N2" s="15" t="n">
         <x:v>15081</x:v>
       </x:c>
       <x:c r="O2" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P2" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q2" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R2" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S2" s="14" t="n">
-        <x:v>617586</x:v>
+        <x:v>617415</x:v>
       </x:c>
       <x:c r="T2" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U2" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:21">
       <x:c r="A3" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C3" s="3" t="s"/>
       <x:c r="D3" s="3" t="s"/>
       <x:c r="G3" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I3" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J3" s="0" t="s">
         <x:v>25</x:v>
@@ -867,51 +867,51 @@
       <x:c r="K3" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N3" s="3" t="n">
         <x:v>15081</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q3" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R3" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S3" s="0" t="n">
-        <x:v>617415</x:v>
+        <x:v>617586</x:v>
       </x:c>
       <x:c r="T3" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U3" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:21">
       <x:c r="A4" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B4" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C4" s="15" t="s"/>
       <x:c r="D4" s="15" t="s"/>
       <x:c r="E4" s="14" t="s"/>
       <x:c r="F4" s="14" t="s"/>
       <x:c r="G4" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H4" s="14" t="s"/>
       <x:c r="I4" s="16" t="s">
         <x:v>24</x:v>
@@ -1350,51 +1350,51 @@
       <x:c r="K12" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>15081</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>617584</x:v>
+        <x:v>616699</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s"/>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>25</x:v>
@@ -1402,51 +1402,51 @@
       <x:c r="K13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>15081</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>616699</x:v>
+        <x:v>617584</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C14" s="15" t="s"/>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>24</x:v>
@@ -1457,51 +1457,51 @@
       <x:c r="K14" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>15081</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>617592</x:v>
+        <x:v>617557</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s"/>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>25</x:v>
@@ -1509,51 +1509,51 @@
       <x:c r="K15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>15081</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>617557</x:v>
+        <x:v>617592</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C16" s="15" t="s"/>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>24</x:v>