--- v0 (2026-04-02)
+++ v1 (2026-05-21)
@@ -251,54 +251,54 @@
   <x:si>
     <x:t>Aftral - Antenne Fos sur Mer - CFA Régional Transport Logistique PACA</x:t>
   </x:si>
   <x:si>
     <x:t>13270</x:t>
   </x:si>
   <x:si>
     <x:t>FOS-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>Aftral - Antenne Carpentras - CFA Régional Transport Logistique PACA</x:t>
   </x:si>
   <x:si>
     <x:t>84200</x:t>
   </x:si>
   <x:si>
     <x:t>CARPENTRAS</x:t>
   </x:si>
   <x:si>
     <x:t>Aftral - Antenne Brignoles - CFA Régional Transport Logistique PACA</x:t>
   </x:si>
   <x:si>
     <x:t>83170</x:t>
   </x:si>
   <x:si>
+    <x:t>FREJUS</x:t>
+  </x:si>
+  <x:si>
     <x:t>BRIGNOLES</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
     <x:t>Aftral - Antenne Aubagne - CFA Régional Transport Logistique PACA</x:t>
   </x:si>
   <x:si>
     <x:t>13400</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
@@ -1406,51 +1406,51 @@
       <x:c r="K11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>31807</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>602950</x:v>
+        <x:v>602952</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>40995</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>24</x:v>
@@ -1465,51 +1465,51 @@
       <x:c r="K12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>31807</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>602952</x:v>
+        <x:v>602950</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>40995</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="E13" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>24</x:v>
       </x:c>