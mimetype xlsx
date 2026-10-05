--- v0 (2026-04-02)
+++ v1 (2026-10-05)
@@ -185,54 +185,54 @@
   <x:si>
     <x:t>Livraison</x:t>
   </x:si>
   <x:si>
     <x:t>Aftral - Antenne Aubagne - CFA Régional Transport Logistique PACA</x:t>
   </x:si>
   <x:si>
     <x:t>13400</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Aftral - Antenne Brignoles - CFA Régional Transport Logistique PACA</x:t>
   </x:si>
   <x:si>
     <x:t>83170</x:t>
   </x:si>
   <x:si>
+    <x:t>BRIGNOLES</x:t>
+  </x:si>
+  <x:si>
     <x:t>FREJUS</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>BRIGNOLES</x:t>
   </x:si>
   <x:si>
     <x:t>Aftral - Antenne Carpentras - CFA Régional Transport Logistique PACA</x:t>
   </x:si>
   <x:si>
     <x:t>84200</x:t>
   </x:si>
   <x:si>
     <x:t>CARPENTRAS</x:t>
   </x:si>
   <x:si>
     <x:t>Aftral - Antenne Fos sur Mer - CFA Régional Transport Logistique PACA</x:t>
   </x:si>
   <x:si>
     <x:t>13270</x:t>
   </x:si>
   <x:si>
     <x:t>FOS-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>Aftral - Antenne Gap - CFA Régional Transport Logistique PACA</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
@@ -942,51 +942,51 @@
       <x:c r="K3" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N3" s="3" t="n">
         <x:v>31807</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q3" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R3" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S3" s="0" t="n">
-        <x:v>602952</x:v>
+        <x:v>602950</x:v>
       </x:c>
       <x:c r="T3" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U3" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:21">
       <x:c r="A4" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B4" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C4" s="15" t="n">
         <x:v>40995</x:v>
       </x:c>
       <x:c r="D4" s="15" t="s"/>
       <x:c r="E4" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F4" s="14" t="s"/>
       <x:c r="G4" s="14" t="s">
         <x:v>24</x:v>
@@ -1001,51 +1001,51 @@
       <x:c r="K4" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
         <x:v>31807</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
-        <x:v>602950</x:v>
+        <x:v>602952</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
         <x:v>40995</x:v>
       </x:c>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="E5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
         <x:v>24</x:v>
       </x:c>