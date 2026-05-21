--- v0 (2026-04-02)
+++ v1 (2026-05-21)
@@ -206,90 +206,90 @@
   <x:si>
     <x:t>05000</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>Aftral - Antenne Le Broc - CFA Régional Transport Logistique PACA</x:t>
   </x:si>
   <x:si>
     <x:t>06510</x:t>
   </x:si>
   <x:si>
     <x:t>LE BROC</x:t>
   </x:si>
   <x:si>
     <x:t>Aftral - Antenne Aubagne - CFA Régional Transport Logistique PACA</x:t>
   </x:si>
   <x:si>
     <x:t>13400</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
   <x:si>
+    <x:t>Aftral - Antenne Fos sur Mer - CFA Régional Transport Logistique PACA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FOS-SUR-MER</x:t>
+  </x:si>
+  <x:si>
     <x:t>Aftral - Antenne Marseille - CFA Régional Transport Logistique PACA</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-16e</x:t>
   </x:si>
   <x:si>
-    <x:t>Aftral - Antenne Fos sur Mer - CFA Régional Transport Logistique PACA</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Aftral - Antenne Brignoles - CFA Régional Transport Logistique PACA</x:t>
   </x:si>
   <x:si>
     <x:t>83170</x:t>
   </x:si>
   <x:si>
+    <x:t>FREJUS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aftral - Antenne Ollioules - CFA Régional Transport Logistique PACA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OLLIOULES</x:t>
+  </x:si>
+  <x:si>
     <x:t>BRIGNOLES</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
     <x:t>Aftral - Antenne Carpentras - CFA Régional Transport Logistique PACA</x:t>
   </x:si>
   <x:si>
     <x:t>84200</x:t>
   </x:si>
   <x:si>
     <x:t>CARPENTRAS</x:t>
   </x:si>
   <x:si>
     <x:t>Aftral - Antenne Sorgues - CFA Régional Transport Logistique PACA</x:t>
   </x:si>
   <x:si>
     <x:t>84700</x:t>
   </x:si>
   <x:si>
     <x:t>SORGUES</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
@@ -1117,51 +1117,51 @@
       <x:c r="K6" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>31807</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>602947</x:v>
+        <x:v>602948</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>40995</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="E7" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -1174,167 +1174,167 @@
       <x:c r="K7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>31807</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>602948</x:v>
+        <x:v>602964</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>40995</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s"/>
       <x:c r="I8" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K8" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>31807</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>602964</x:v>
+        <x:v>602947</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>40995</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="E9" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>31807</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>602950</x:v>
+        <x:v>602952</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>40995</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>24</x:v>
@@ -1406,51 +1406,51 @@
       <x:c r="K11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>31807</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>602952</x:v>
+        <x:v>602950</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>40995</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>24</x:v>