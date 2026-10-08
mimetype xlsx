--- v0 (2026-06-15)
+++ v1 (2026-10-08)
@@ -844,51 +844,51 @@
       <x:c r="K2" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L2" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M2" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N2" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O2" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P2" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="Q2" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="R2" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S2" s="14" t="n">
-        <x:v>628335</x:v>
+        <x:v>628323</x:v>
       </x:c>
       <x:c r="T2" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U2" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:21">
       <x:c r="A3" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C3" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D3" s="3" t="s"/>
       <x:c r="G3" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I3" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -1009,162 +1009,162 @@
       <x:c r="K5" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>628323</x:v>
+        <x:v>628335</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s"/>
       <x:c r="I6" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J6" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K6" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>626816</x:v>
+        <x:v>626819</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>626819</x:v>
+        <x:v>626816</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s"/>
@@ -1399,111 +1399,111 @@
       <x:c r="K12" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>628354</x:v>
+        <x:v>628347</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>628347</x:v>
+        <x:v>628354</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -1564,114 +1564,114 @@
       <x:c r="K15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>628305</x:v>
+        <x:v>628278</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>628278</x:v>
+        <x:v>628305</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>