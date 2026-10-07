--- v1 (2026-07-27)
+++ v2 (2026-10-07)
@@ -167,111 +167,111 @@
   <x:si>
     <x:t>AFPA - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>13417</x:t>
   </x:si>
   <x:si>
     <x:t>Bac</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>Secrétariat assistanat spécialisé</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
+    <x:t>09/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/05/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/26/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/21/2026 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>LE PONTET CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>06/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/12/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>ISTRES CEDEX</x:t>
   </x:si>
   <x:si>
+    <x:t>06/29/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/12/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/05/2027 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>01/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>GAP CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
@@ -864,51 +864,51 @@
       <x:c r="K2" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L2" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M2" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N2" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O2" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P2" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q2" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R2" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S2" s="14" t="n">
-        <x:v>604502</x:v>
+        <x:v>604501</x:v>
       </x:c>
       <x:c r="T2" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U2" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:21">
       <x:c r="A3" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C3" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D3" s="3" t="s"/>
       <x:c r="G3" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H3" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -921,51 +921,51 @@
       <x:c r="K3" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N3" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q3" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R3" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S3" s="0" t="n">
-        <x:v>604500</x:v>
+        <x:v>604502</x:v>
       </x:c>
       <x:c r="T3" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U3" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:21">
       <x:c r="A4" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B4" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C4" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D4" s="15" t="s"/>
       <x:c r="E4" s="14" t="s"/>
       <x:c r="F4" s="14" t="s"/>
       <x:c r="G4" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H4" s="14" t="s">
@@ -1096,51 +1096,51 @@
       <x:c r="K6" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>604501</x:v>
+        <x:v>604500</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H7" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -1444,57 +1444,57 @@
       <x:c r="K12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>627990</x:v>
+        <x:v>629772</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -1504,54 +1504,54 @@
       <x:c r="L13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
         <x:v>633334</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I14" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
@@ -1560,114 +1560,114 @@
       <x:c r="K14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>629772</x:v>
+        <x:v>633335</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H15" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>633335</x:v>
+        <x:v>627990</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I16" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">