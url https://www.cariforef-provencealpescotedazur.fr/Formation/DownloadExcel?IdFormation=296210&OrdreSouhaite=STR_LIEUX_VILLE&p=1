--- v0 (2025-12-17)
+++ v1 (2026-06-11)
@@ -140,51 +140,51 @@
     <x:t>Organisme formateur</x:t>
   </x:si>
   <x:si>
     <x:t>CP 
 Organisme formateur</x:t>
   </x:si>
   <x:si>
     <x:t>Ville</x:t>
   </x:si>
   <x:si>
     <x:t>Numéro de session CARIF</x:t>
   </x:si>
   <x:si>
     <x:t>Date début session</x:t>
   </x:si>
   <x:si>
     <x:t>Date fin session</x:t>
   </x:si>
   <x:si>
     <x:t>Formation professionnelle continue</x:t>
   </x:si>
   <x:si>
     <x:t>FORMATION CONTINUE OBLIGATOIRE VTC</x:t>
   </x:si>
   <x:si>
-    <x:t>Ecaf</x:t>
+    <x:t>Formation Ecaf</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>Conduite VTC</x:t>
   </x:si>
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>