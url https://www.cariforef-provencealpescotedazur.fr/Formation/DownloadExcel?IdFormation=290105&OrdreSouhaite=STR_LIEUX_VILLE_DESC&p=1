--- v1 (2026-06-14)
+++ v2 (2026-06-14)
@@ -164,57 +164,57 @@
   <x:si>
     <x:t>Ecloson</x:t>
   </x:si>
   <x:si>
     <x:t>75008</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 2</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Public en emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>Secrétariat assistanat immobilier</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
+    <x:t>02/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/17/2025 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>02/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 4e</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2027 00:00:00</x:t>
   </x:si>
@@ -820,51 +820,51 @@
       <x:c r="K2" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L2" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M2" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N2" s="15" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O2" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P2" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q2" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R2" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S2" s="14" t="n">
-        <x:v>590887</x:v>
+        <x:v>609626</x:v>
       </x:c>
       <x:c r="T2" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U2" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:21">
       <x:c r="A3" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C3" s="3" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D3" s="3" t="s"/>
       <x:c r="G3" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I3" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -874,51 +874,51 @@
       <x:c r="K3" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N3" s="3" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q3" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R3" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S3" s="0" t="n">
-        <x:v>609626</x:v>
+        <x:v>590887</x:v>
       </x:c>
       <x:c r="T3" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U3" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:21">
       <x:c r="A4" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B4" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C4" s="15" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D4" s="15" t="s"/>
       <x:c r="E4" s="14" t="s"/>
       <x:c r="F4" s="14" t="s"/>
       <x:c r="G4" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H4" s="14" t="s"/>