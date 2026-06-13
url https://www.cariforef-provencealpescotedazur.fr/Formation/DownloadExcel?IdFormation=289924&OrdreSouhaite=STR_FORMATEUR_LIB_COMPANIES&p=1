--- v0 (2026-04-15)
+++ v1 (2026-06-13)
@@ -227,54 +227,54 @@
   <x:si>
     <x:t>10/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Salon de Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13300</x:t>
   </x:si>
   <x:si>
     <x:t>SALON-DE-PROVENCE</x:t>
   </x:si>
   <x:si>
+    <x:t>10/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/04/2025 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>10/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>10/16/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
@@ -1212,114 +1212,114 @@
       <x:c r="K8" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>589843</x:v>
+        <x:v>609255</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>40878</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="E9" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>609255</x:v>
+        <x:v>589843</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>40878</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">