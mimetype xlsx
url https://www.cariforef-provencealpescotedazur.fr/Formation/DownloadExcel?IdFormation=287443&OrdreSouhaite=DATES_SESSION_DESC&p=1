--- v0 (2026-04-03)
+++ v1 (2026-06-07)
@@ -164,51 +164,51 @@
   <x:si>
     <x:t>Greta-Cfa Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 5 et plus</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>Conseil entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
-    <x:t>08/27/2026 00:00:00</x:t>
+    <x:t>09/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/27/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/28/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/12/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">