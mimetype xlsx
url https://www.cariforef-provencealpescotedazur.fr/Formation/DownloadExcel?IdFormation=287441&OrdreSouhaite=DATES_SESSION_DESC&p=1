--- v0 (2026-03-20)
+++ v1 (2026-06-19)
@@ -167,51 +167,51 @@
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>Contrôle gestion</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>06/30/2027 00:00:00</x:t>
+    <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">