--- v0 (2025-12-19)
+++ v1 (2026-06-07)
@@ -164,51 +164,51 @@
   <x:si>
     <x:t>Greta-Cfa Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>Contrôle gestion</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
-    <x:t>08/27/2026 00:00:00</x:t>
+    <x:t>09/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/28/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/05/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">