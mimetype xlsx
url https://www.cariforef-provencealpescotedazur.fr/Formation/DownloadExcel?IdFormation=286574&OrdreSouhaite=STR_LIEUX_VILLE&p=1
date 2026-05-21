--- v0 (2026-04-05)
+++ v1 (2026-05-21)
@@ -182,51 +182,51 @@
   <x:si>
     <x:t>Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>Éducation sportive</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Alpes Provence</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
   <x:si>
     <x:t>BRIANCON</x:t>
   </x:si>
   <x:si>
     <x:t>05/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>04/10/2027 00:00:00</x:t>
+    <x:t>04/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ligue de l'Enseignement - Fédération des Oeuvres Laïques des Alpes de Haute Provence</x:t>
   </x:si>
   <x:si>
     <x:t>04991</x:t>
   </x:si>
   <x:si>
     <x:t>DIGNE LES BAINS</x:t>
   </x:si>
   <x:si>
     <x:t>06/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE</x:t>
   </x:si>