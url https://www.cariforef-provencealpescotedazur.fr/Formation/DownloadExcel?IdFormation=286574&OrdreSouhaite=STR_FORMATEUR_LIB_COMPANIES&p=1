--- v0 (2026-04-05)
+++ v1 (2026-05-21)
@@ -176,66 +176,66 @@
   <x:si>
     <x:t>05120</x:t>
   </x:si>
   <x:si>
     <x:t>Bac</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>Éducation sportive</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Alpes Provence</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
   <x:si>
+    <x:t>BRIANCON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/12/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>DIGNE LES BAINS</x:t>
   </x:si>
   <x:si>
     <x:t>12/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/09/2026 00:00:00</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>04/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE</x:t>
   </x:si>
   <x:si>
     <x:t>06/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ligue de l'Enseignement - Fédération des Oeuvres Laïques des Alpes de Haute Provence</x:t>
   </x:si>
   <x:si>
     <x:t>04991</x:t>
   </x:si>
   <x:si>
     <x:t>06/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
@@ -838,51 +838,51 @@
       <x:c r="K2" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L2" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M2" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N2" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O2" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P2" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q2" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R2" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S2" s="14" t="n">
-        <x:v>583551</x:v>
+        <x:v>583552</x:v>
       </x:c>
       <x:c r="T2" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U2" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:21">
       <x:c r="A3" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C3" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D3" s="3" t="s"/>
       <x:c r="E3" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -901,51 +901,51 @@
       <x:c r="K3" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N3" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q3" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R3" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S3" s="0" t="n">
-        <x:v>583552</x:v>
+        <x:v>583551</x:v>
       </x:c>
       <x:c r="T3" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U3" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:21">
       <x:c r="A4" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B4" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C4" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D4" s="15" t="s"/>
       <x:c r="E4" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F4" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -1024,51 +1024,51 @@
       <x:c r="J5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K5" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
         <x:v>583553</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>