--- v0 (2026-04-05)
+++ v1 (2026-05-21)
@@ -191,51 +191,51 @@
   <x:si>
     <x:t>Éducation sportive</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Alpes Provence</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
   <x:si>
     <x:t>DIGNE LES BAINS</x:t>
   </x:si>
   <x:si>
     <x:t>12/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BRIANCON</x:t>
   </x:si>
   <x:si>
     <x:t>05/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>04/10/2027 00:00:00</x:t>
+    <x:t>04/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE</x:t>
   </x:si>
   <x:si>
     <x:t>06/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ligue de l'Enseignement - Fédération des Oeuvres Laïques des Alpes de Haute Provence</x:t>
   </x:si>
   <x:si>
     <x:t>04991</x:t>
   </x:si>
   <x:si>
     <x:t>06/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>