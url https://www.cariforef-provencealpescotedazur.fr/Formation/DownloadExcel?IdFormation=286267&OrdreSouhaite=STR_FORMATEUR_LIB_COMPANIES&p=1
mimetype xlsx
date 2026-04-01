--- v2 (2026-02-14)
+++ v3 (2026-04-01)
@@ -176,63 +176,63 @@
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>Accompagnement vers emploi</x:t>
   </x:si>
   <x:si>
     <x:t>Association des Centres d'Accueil et de Formation de la Mutualité Sociale Agricole de Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>84110</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE</x:t>
   </x:si>
   <x:si>
+    <x:t>10/06/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARPENTRAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/29/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>10/06/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Association du Centre d'Orientation de Psychologie Appliquée et de Documentation</x:t>
   </x:si>
   <x:si>
     <x:t>13002</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAVAILLON</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
@@ -831,51 +831,51 @@
       <x:c r="K2" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L2" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M2" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N2" s="15" t="n">
         <x:v>15061</x:v>
       </x:c>
       <x:c r="O2" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P2" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="Q2" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R2" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S2" s="14" t="n">
-        <x:v>583728</x:v>
+        <x:v>585270</x:v>
       </x:c>
       <x:c r="T2" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U2" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:21">
       <x:c r="A3" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C3" s="3" t="s"/>
       <x:c r="D3" s="3" t="s"/>
       <x:c r="E3" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
         <x:v>25</x:v>
@@ -948,51 +948,51 @@
       <x:c r="K4" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
         <x:v>15061</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
-        <x:v>585270</x:v>
+        <x:v>583728</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C5" s="3" t="s"/>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="E5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
         <x:v>25</x:v>