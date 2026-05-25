--- v3 (2026-04-01)
+++ v4 (2026-05-25)
@@ -182,57 +182,57 @@
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>Accompagnement vers emploi</x:t>
   </x:si>
   <x:si>
     <x:t>Association des Centres d'Accueil et de Formation de la Mutualité Sociale Agricole de Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>84110</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/08/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>CARPENTRAS</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2025 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Association du Centre d'Orientation de Psychologie Appliquée et de Documentation</x:t>
   </x:si>
   <x:si>
     <x:t>13002</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAVAILLON</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
@@ -886,57 +886,57 @@
       <x:c r="I3" s="4" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K3" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N3" s="3" t="n">
         <x:v>15061</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="Q3" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R3" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="S3" s="0" t="n">
+        <x:v>583728</x:v>
+      </x:c>
+      <x:c r="T3" s="4" t="s">
         <x:v>37</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>38</x:v>
       </x:c>
       <x:c r="U3" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:21">
       <x:c r="A4" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B4" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C4" s="15" t="s"/>
       <x:c r="D4" s="15" t="s"/>
       <x:c r="E4" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F4" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G4" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="H4" s="14" t="s">
         <x:v>26</x:v>
@@ -945,54 +945,54 @@
         <x:v>27</x:v>
       </x:c>
       <x:c r="J4" s="14" t="s"/>
       <x:c r="K4" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
         <x:v>15061</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
-        <x:v>583728</x:v>
+        <x:v>583729</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C5" s="3" t="s"/>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="E5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
         <x:v>25</x:v>