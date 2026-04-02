--- v2 (2026-02-14)
+++ v3 (2026-04-02)
@@ -170,54 +170,54 @@
   <x:si>
     <x:t>Association pour l'Education Cognitive et le Développement</x:t>
   </x:si>
   <x:si>
     <x:t>AECD</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>Préparation entrée formation</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
-    <x:t>03/23/2026 00:00:00</x:t>
-[...2 lines deleted...]
-    <x:t>07/29/2026 00:00:00</x:t>
+    <x:t>05/20/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Association de Formation pour la Coopération et la Promotion Professionnelle Méditerranéenne</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">