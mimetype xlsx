--- v0 (2025-12-17)
+++ v1 (2026-04-05)
@@ -170,51 +170,51 @@
   <x:si>
     <x:t>Aftral - Antenne Marseille - CFA Régional Transport Logistique PACA</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 2</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>Monitorat auto-école</x:t>
   </x:si>
   <x:si>
     <x:t>Grech Bernabo Formation</x:t>
   </x:si>
   <x:si>
-    <x:t>13011</x:t>
+    <x:t>13127</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-11e</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 