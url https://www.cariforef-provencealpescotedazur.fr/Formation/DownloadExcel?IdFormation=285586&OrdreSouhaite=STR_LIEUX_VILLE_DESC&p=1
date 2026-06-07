--- v0 (2026-04-03)
+++ v1 (2026-06-07)
@@ -173,51 +173,51 @@
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>Aide-soignant</x:t>
   </x:si>
   <x:si>
     <x:t>CARPENTRAS</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/16/2027 00:00:00</x:t>
+    <x:t>07/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>