--- v0 (2026-04-17)
+++ v1 (2026-04-17)
@@ -1205,57 +1205,57 @@
       <x:c r="K5" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>613238</x:v>
+        <x:v>624106</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C6" s="15" t="s"/>
       <x:c r="D6" s="15" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I6" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J6" s="14" t="s">
@@ -1264,57 +1264,57 @@
       <x:c r="K6" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>624106</x:v>
+        <x:v>613238</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s"/>
       <x:c r="D7" s="3" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H7" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -1553,57 +1553,57 @@
       <x:c r="K11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>624103</x:v>
+        <x:v>621440</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C12" s="15" t="s"/>
       <x:c r="D12" s="15" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I12" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
@@ -1612,57 +1612,57 @@
       <x:c r="K12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>621440</x:v>
+        <x:v>624103</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s"/>
       <x:c r="D13" s="3" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -2597,57 +2597,57 @@
       <x:c r="K29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>621430</x:v>
+        <x:v>624097</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C30" s="15" t="s"/>
       <x:c r="D30" s="15" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I30" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
@@ -2656,114 +2656,114 @@
       <x:c r="K30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>624097</x:v>
+        <x:v>621431</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s"/>
       <x:c r="D31" s="3" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>621431</x:v>
+        <x:v>621430</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C32" s="15" t="s"/>
       <x:c r="D32" s="15" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I32" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
@@ -2772,57 +2772,57 @@
       <x:c r="K32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>621428</x:v>
+        <x:v>621429</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s"/>
       <x:c r="D33" s="3" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -2888,57 +2888,57 @@
       <x:c r="K34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>621429</x:v>
+        <x:v>621428</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s"/>
       <x:c r="D35" s="3" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -3293,57 +3293,57 @@
       <x:c r="K41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>621340</x:v>
+        <x:v>621341</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C42" s="15" t="s"/>
       <x:c r="D42" s="15" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I42" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
@@ -3352,114 +3352,114 @@
       <x:c r="K42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>624089</x:v>
+        <x:v>621340</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s"/>
       <x:c r="D43" s="3" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>621341</x:v>
+        <x:v>624089</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C44" s="15" t="s"/>
       <x:c r="D44" s="15" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I44" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
@@ -3468,114 +3468,114 @@
       <x:c r="K44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>621338</x:v>
+        <x:v>624088</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s"/>
       <x:c r="D45" s="3" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>621339</x:v>
+        <x:v>621338</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C46" s="15" t="s"/>
       <x:c r="D46" s="15" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I46" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
@@ -3584,114 +3584,114 @@
       <x:c r="K46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>624088</x:v>
+        <x:v>621339</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s"/>
       <x:c r="D47" s="3" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>621337</x:v>
+        <x:v>621335</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C48" s="15" t="s"/>
       <x:c r="D48" s="15" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
@@ -3700,114 +3700,114 @@
       <x:c r="K48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>621335</x:v>
+        <x:v>624087</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s"/>
       <x:c r="D49" s="3" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>624087</x:v>
+        <x:v>621337</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C50" s="15" t="s"/>
       <x:c r="D50" s="15" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
@@ -3816,114 +3816,114 @@
       <x:c r="K50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>621333</x:v>
+        <x:v>621334</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s"/>
       <x:c r="D51" s="3" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>621334</x:v>
+        <x:v>624086</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C52" s="15" t="s"/>
       <x:c r="D52" s="15" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
@@ -3932,114 +3932,114 @@
       <x:c r="K52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>624086</x:v>
+        <x:v>621333</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s"/>
       <x:c r="D53" s="3" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>620768</x:v>
+        <x:v>624084</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C54" s="15" t="s"/>
       <x:c r="D54" s="15" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
@@ -4048,114 +4048,114 @@
       <x:c r="K54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>624084</x:v>
+        <x:v>621332</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s"/>
       <x:c r="D55" s="3" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>621332</x:v>
+        <x:v>613213</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C56" s="15" t="s"/>
       <x:c r="D56" s="15" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
@@ -4164,114 +4164,114 @@
       <x:c r="K56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>613213</x:v>
+        <x:v>624085</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s"/>
       <x:c r="D57" s="3" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>624085</x:v>
+        <x:v>621331</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C58" s="15" t="s"/>
       <x:c r="D58" s="15" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
@@ -4280,114 +4280,114 @@
       <x:c r="K58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>621331</x:v>
+        <x:v>620768</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s"/>
       <x:c r="D59" s="3" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>621329</x:v>
+        <x:v>624083</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C60" s="15" t="s"/>
       <x:c r="D60" s="15" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I60" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
@@ -4396,114 +4396,114 @@
       <x:c r="K60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>624083</x:v>
+        <x:v>621330</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s"/>
       <x:c r="D61" s="3" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>621330</x:v>
+        <x:v>621329</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C62" s="15" t="s"/>
       <x:c r="D62" s="15" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I62" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
@@ -4512,114 +4512,114 @@
       <x:c r="K62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>621425</x:v>
+        <x:v>621424</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s"/>
       <x:c r="D63" s="3" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>621424</x:v>
+        <x:v>624093</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I64" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
@@ -4628,57 +4628,57 @@
       <x:c r="K64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>624093</x:v>
+        <x:v>621425</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -6077,57 +6077,57 @@
       <x:c r="K89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>613231</x:v>
+        <x:v>620786</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C90" s="15" t="s"/>
       <x:c r="D90" s="15" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I90" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
@@ -6136,114 +6136,114 @@
       <x:c r="K90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>620786</x:v>
+        <x:v>624076</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s"/>
       <x:c r="D91" s="3" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>624076</x:v>
+        <x:v>613231</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C92" s="15" t="s"/>
       <x:c r="D92" s="15" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I92" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
@@ -6309,57 +6309,57 @@
       <x:c r="K93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>621318</x:v>
+        <x:v>624075</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C94" s="15" t="s"/>
       <x:c r="D94" s="15" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I94" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
@@ -6368,114 +6368,114 @@
       <x:c r="K94" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>624075</x:v>
+        <x:v>621318</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s"/>
       <x:c r="D95" s="3" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>621314</x:v>
+        <x:v>621315</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C96" s="15" t="s"/>
       <x:c r="D96" s="15" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I96" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
@@ -6484,57 +6484,57 @@
       <x:c r="K96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>621315</x:v>
+        <x:v>621314</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s"/>
       <x:c r="D97" s="3" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -7353,57 +7353,57 @@
       <x:c r="K111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>620781</x:v>
+        <x:v>613226</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C112" s="15" t="s"/>
       <x:c r="D112" s="15" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I112" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
@@ -7412,57 +7412,57 @@
       <x:c r="K112" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>613226</x:v>
+        <x:v>620781</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s"/>
       <x:c r="D113" s="3" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -9964,114 +9964,114 @@
       <x:c r="K156" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>624055</x:v>
+        <x:v>621295</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C157" s="3" t="s"/>
       <x:c r="D157" s="3" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H157" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>621293</x:v>
+        <x:v>624056</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C158" s="15" t="s"/>
       <x:c r="D158" s="15" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I158" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
@@ -10080,114 +10080,114 @@
       <x:c r="K158" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>621295</x:v>
+        <x:v>621294</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s"/>
       <x:c r="D159" s="3" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H159" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>621294</x:v>
+        <x:v>621293</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C160" s="15" t="s"/>
       <x:c r="D160" s="15" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I160" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
@@ -10196,51 +10196,51 @@
       <x:c r="K160" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>624056</x:v>
+        <x:v>624055</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C161" s="3" t="s"/>
       <x:c r="D161" s="3" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H161" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -10253,57 +10253,57 @@
       <x:c r="K161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>621292</x:v>
+        <x:v>621291</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C162" s="15" t="s"/>
       <x:c r="D162" s="15" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I162" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
@@ -10312,51 +10312,51 @@
       <x:c r="K162" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>624053</x:v>
+        <x:v>624054</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C163" s="3" t="s"/>
       <x:c r="D163" s="3" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H163" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -10369,57 +10369,57 @@
       <x:c r="K163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>613220</x:v>
+        <x:v>621292</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C164" s="15" t="s"/>
       <x:c r="D164" s="15" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I164" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
@@ -10428,114 +10428,114 @@
       <x:c r="K164" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>621291</x:v>
+        <x:v>624053</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C165" s="3" t="s"/>
       <x:c r="D165" s="3" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H165" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>624054</x:v>
+        <x:v>613220</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C166" s="15" t="s"/>
       <x:c r="D166" s="15" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I166" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
@@ -10601,57 +10601,57 @@
       <x:c r="K167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>624052</x:v>
+        <x:v>613230</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C168" s="15" t="s"/>
       <x:c r="D168" s="15" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I168" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
@@ -10660,57 +10660,57 @@
       <x:c r="K168" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>613230</x:v>
+        <x:v>624052</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C169" s="3" t="s"/>
       <x:c r="D169" s="3" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -11181,57 +11181,57 @@
       <x:c r="K177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>624049</x:v>
+        <x:v>621286</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C178" s="15" t="s"/>
       <x:c r="D178" s="15" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I178" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
@@ -11240,114 +11240,114 @@
       <x:c r="K178" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>621286</x:v>
+        <x:v>624049</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C179" s="3" t="s"/>
       <x:c r="D179" s="3" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>620772</x:v>
+        <x:v>613217</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C180" s="15" t="s"/>
       <x:c r="D180" s="15" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I180" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
@@ -11356,114 +11356,114 @@
       <x:c r="K180" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>624048</x:v>
+        <x:v>620772</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C181" s="3" t="s"/>
       <x:c r="D181" s="3" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H181" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
-        <x:v>613217</x:v>
+        <x:v>624048</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C182" s="15" t="s"/>
       <x:c r="D182" s="15" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I182" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
@@ -11472,114 +11472,114 @@
       <x:c r="K182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>624046</x:v>
+        <x:v>621280</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C183" s="3" t="s"/>
       <x:c r="D183" s="3" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H183" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>624047</x:v>
+        <x:v>621281</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C184" s="15" t="s"/>
       <x:c r="D184" s="15" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I184" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
@@ -11588,114 +11588,114 @@
       <x:c r="K184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>621283</x:v>
+        <x:v>621279</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C185" s="3" t="s"/>
       <x:c r="D185" s="3" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H185" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
-        <x:v>621280</x:v>
+        <x:v>624046</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C186" s="15" t="s"/>
       <x:c r="D186" s="15" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I186" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
@@ -11704,114 +11704,114 @@
       <x:c r="K186" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
-        <x:v>621281</x:v>
+        <x:v>624047</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C187" s="3" t="s"/>
       <x:c r="D187" s="3" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H187" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>621279</x:v>
+        <x:v>621283</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C188" s="15" t="s"/>
       <x:c r="D188" s="15" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I188" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
@@ -11820,114 +11820,114 @@
       <x:c r="K188" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
-        <x:v>624045</x:v>
+        <x:v>621278</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C189" s="3" t="s"/>
       <x:c r="D189" s="3" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H189" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>621278</x:v>
+        <x:v>624045</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C190" s="15" t="s"/>
       <x:c r="D190" s="15" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I190" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
@@ -12225,57 +12225,57 @@
       <x:c r="K195" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
-        <x:v>621276</x:v>
+        <x:v>624043</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C196" s="15" t="s"/>
       <x:c r="D196" s="15" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I196" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
@@ -12284,114 +12284,114 @@
       <x:c r="K196" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
-        <x:v>624043</x:v>
+        <x:v>621276</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C197" s="3" t="s"/>
       <x:c r="D197" s="3" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H197" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
-        <x:v>613221</x:v>
+        <x:v>624042</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C198" s="15" t="s"/>
       <x:c r="D198" s="15" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I198" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
@@ -12400,114 +12400,114 @@
       <x:c r="K198" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
-        <x:v>624042</x:v>
+        <x:v>620776</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C199" s="3" t="s"/>
       <x:c r="D199" s="3" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H199" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>620776</x:v>
+        <x:v>613221</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C200" s="15" t="s"/>
       <x:c r="D200" s="15" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I200" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
@@ -12516,114 +12516,114 @@
       <x:c r="K200" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
-        <x:v>621008</x:v>
+        <x:v>621009</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C201" s="3" t="s"/>
       <x:c r="D201" s="3" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H201" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
-        <x:v>621009</x:v>
+        <x:v>624041</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C202" s="15" t="s"/>
       <x:c r="D202" s="15" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I202" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
@@ -12632,114 +12632,114 @@
       <x:c r="K202" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
-        <x:v>624041</x:v>
+        <x:v>621008</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C203" s="3" t="s"/>
       <x:c r="D203" s="3" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H203" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
-        <x:v>621420</x:v>
+        <x:v>624040</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C204" s="15" t="s"/>
       <x:c r="D204" s="15" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I204" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
@@ -12748,57 +12748,57 @@
       <x:c r="K204" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
-        <x:v>624040</x:v>
+        <x:v>621420</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C205" s="3" t="s"/>
       <x:c r="D205" s="3" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H205" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -13908,114 +13908,114 @@
       <x:c r="K224" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
-        <x:v>613224</x:v>
+        <x:v>620779</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C225" s="3" t="s"/>
       <x:c r="D225" s="3" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="G225" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H225" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
-        <x:v>624032</x:v>
+        <x:v>613224</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C226" s="15" t="s"/>
       <x:c r="D226" s="15" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="E226" s="14" t="s"/>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I226" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
@@ -14024,114 +14024,114 @@
       <x:c r="K226" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
-        <x:v>620779</x:v>
+        <x:v>624032</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C227" s="3" t="s"/>
       <x:c r="D227" s="3" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="G227" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H227" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
-        <x:v>624031</x:v>
+        <x:v>620824</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C228" s="15" t="s"/>
       <x:c r="D228" s="15" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I228" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
@@ -14140,114 +14140,114 @@
       <x:c r="K228" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
-        <x:v>620824</x:v>
+        <x:v>620825</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C229" s="3" t="s"/>
       <x:c r="D229" s="3" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H229" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
-        <x:v>620825</x:v>
+        <x:v>624031</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C230" s="15" t="s"/>
       <x:c r="D230" s="15" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I230" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
@@ -14256,108 +14256,108 @@
       <x:c r="K230" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
-        <x:v>620827</x:v>
+        <x:v>624029</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C231" s="3" t="s"/>
       <x:c r="D231" s="3" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H231" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
-        <x:v>620766</x:v>
+        <x:v>620767</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C232" s="15" t="s"/>
       <x:c r="D232" s="15" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="E232" s="14" t="s"/>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s">
@@ -14372,51 +14372,51 @@
       <x:c r="K232" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
-        <x:v>624030</x:v>
+        <x:v>624027</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C233" s="3" t="s"/>
       <x:c r="D233" s="3" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H233" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -14429,54 +14429,54 @@
       <x:c r="K233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>613210</x:v>
+        <x:v>620826</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C234" s="15" t="s"/>
       <x:c r="D234" s="15" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I234" s="16" t="s">
@@ -14488,114 +14488,114 @@
       <x:c r="K234" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
-        <x:v>613212</x:v>
+        <x:v>620765</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C235" s="3" t="s"/>
       <x:c r="D235" s="3" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H235" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
-        <x:v>613211</x:v>
+        <x:v>620827</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C236" s="15" t="s"/>
       <x:c r="D236" s="15" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I236" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
@@ -14604,108 +14604,108 @@
       <x:c r="K236" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
-        <x:v>624028</x:v>
+        <x:v>620766</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C237" s="3" t="s"/>
       <x:c r="D237" s="3" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H237" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
-        <x:v>624029</x:v>
+        <x:v>624030</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C238" s="15" t="s"/>
       <x:c r="D238" s="15" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s">
@@ -14720,114 +14720,114 @@
       <x:c r="K238" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
-        <x:v>620767</x:v>
+        <x:v>613210</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C239" s="3" t="s"/>
       <x:c r="D239" s="3" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="G239" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H239" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
-        <x:v>624027</x:v>
+        <x:v>613212</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C240" s="15" t="s"/>
       <x:c r="D240" s="15" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I240" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
@@ -14836,114 +14836,114 @@
       <x:c r="K240" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>620765</x:v>
+        <x:v>613211</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C241" s="3" t="s"/>
       <x:c r="D241" s="3" t="n">
         <x:v>6893</x:v>
       </x:c>
       <x:c r="G241" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H241" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>620826</x:v>
+        <x:v>624028</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>