--- v0 (2025-10-21)
+++ v1 (2026-04-06)
@@ -179,54 +179,54 @@
   <x:si>
     <x:t>Bac</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>Maintenance industrielle</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>MARIGNANE</x:t>
   </x:si>
   <x:si>
-    <x:t>03/31/2025 00:00:00</x:t>
-[...2 lines deleted...]
-    <x:t>02/25/2026 00:00:00</x:t>
+    <x:t>03/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Marseille Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-10e</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Accès à l'Emploi</x:t>
   </x:si>
   <x:si>
     <x:t>13417</x:t>
   </x:si>
   <x:si>
     <x:t>ISTRES</x:t>
   </x:si>
@@ -838,51 +838,51 @@
       <x:c r="K2" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L2" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M2" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N2" s="15" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O2" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P2" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q2" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R2" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S2" s="14" t="n">
-        <x:v>563150</x:v>
+        <x:v>612888</x:v>
       </x:c>
       <x:c r="T2" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U2" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:21">
       <x:c r="A3" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C3" s="3" t="n">
         <x:v>35191</x:v>
       </x:c>
       <x:c r="D3" s="3" t="s"/>
       <x:c r="E3" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>24</x:v>
       </x:c>