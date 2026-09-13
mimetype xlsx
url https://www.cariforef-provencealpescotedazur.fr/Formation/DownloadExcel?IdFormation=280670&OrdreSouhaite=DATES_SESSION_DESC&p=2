--- v0 (2026-07-30)
+++ v1 (2026-09-13)
@@ -221,63 +221,63 @@
   <x:si>
     <x:t>Enseignement Risques Professionnels Sud Est</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Marseille Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
     <x:t>11/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Greta-Cfa Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISTRES</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>ISTRES</x:t>
   </x:si>
   <x:si>
     <x:t>MARIGNANE</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Institut pour l'Etude et l'Intégration des Nouvelles Techniques et Technologies</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>VITROLLES</x:t>
   </x:si>
@@ -1149,171 +1149,171 @@
         <x:v>25</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="I6" s="16" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J6" s="14" t="s"/>
       <x:c r="K6" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>636727</x:v>
+        <x:v>636737</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s"/>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="E7" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="H7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="R7" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="S7" s="0" t="n">
+        <x:v>636727</x:v>
+      </x:c>
+      <x:c r="T7" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="R7" s="0" t="s">
+      <x:c r="U7" s="4" t="s">
         <x:v>54</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C8" s="15" t="s"/>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F8" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G8" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="I8" s="16" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s"/>
       <x:c r="K8" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
         <x:v>636739</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s"/>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="E9" s="0" t="s">
         <x:v>23</x:v>
@@ -1383,54 +1383,54 @@
         <x:v>25</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="I10" s="16" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s"/>
       <x:c r="K10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
         <x:v>636731</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s"/>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="E11" s="0" t="s">
         <x:v>23</x:v>
@@ -1441,54 +1441,54 @@
       <x:c r="G11" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="H11" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
         <x:v>636743</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C12" s="15" t="s"/>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s">
         <x:v>23</x:v>