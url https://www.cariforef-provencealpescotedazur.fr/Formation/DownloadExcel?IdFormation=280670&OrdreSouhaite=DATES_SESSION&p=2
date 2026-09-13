--- v0 (2026-07-30)
+++ v1 (2026-09-13)
@@ -167,74 +167,74 @@
   <x:si>
     <x:t>AFC</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FIPAN</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>Prévention sécurité</x:t>
   </x:si>
   <x:si>
+    <x:t>Greta-Cfa Marseille Méditerranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-13e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Greta-Cfa Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
-    <x:t>09/28/2026 00:00:00</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Greta-Cfa Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06203</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES LA BOCCA</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formeo 13</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>10/14/2026 00:00:00</x:t>
@@ -272,57 +272,57 @@
   <x:si>
     <x:t>Institut pour l'Etude et l'Intégration des Nouvelles Techniques et Technologies</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MARIGNANE</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>ISTRES</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>ISTRES</x:t>
   </x:si>
   <x:si>
     <x:t>11/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Enseignement Risques Professionnels Sud Est</x:t>
   </x:si>
   <x:si>
     <x:t>12/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/16/2026 00:00:00</x:t>
   </x:si>
@@ -924,51 +924,51 @@
       <x:c r="K2" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L2" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M2" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N2" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O2" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P2" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="Q2" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R2" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S2" s="14" t="n">
-        <x:v>634444</x:v>
+        <x:v>634448</x:v>
       </x:c>
       <x:c r="T2" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U2" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:21">
       <x:c r="A3" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C3" s="3" t="s"/>
       <x:c r="D3" s="3" t="s"/>
       <x:c r="E3" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
         <x:v>25</x:v>
@@ -982,51 +982,51 @@
       <x:c r="K3" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N3" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="Q3" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="R3" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S3" s="0" t="n">
-        <x:v>634448</x:v>
+        <x:v>634444</x:v>
       </x:c>
       <x:c r="T3" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U3" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:21">
       <x:c r="A4" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B4" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C4" s="15" t="s"/>
       <x:c r="D4" s="15" t="s"/>
       <x:c r="E4" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F4" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G4" s="14" t="s">
         <x:v>25</x:v>
@@ -1149,57 +1149,57 @@
         <x:v>25</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="I6" s="16" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J6" s="14" t="s"/>
       <x:c r="K6" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
         <x:v>636725</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s"/>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="E7" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>24</x:v>
@@ -1441,174 +1441,174 @@
       <x:c r="G11" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="H11" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>636727</x:v>
+        <x:v>636737</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C12" s="15" t="s"/>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F12" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G12" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="I12" s="16" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s"/>
       <x:c r="K12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="S12" s="14" t="n">
+        <x:v>636727</x:v>
+      </x:c>
+      <x:c r="T12" s="16" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="U12" s="16" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s"/>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="E13" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
         <x:v>636730</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C14" s="15" t="s"/>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F14" s="14" t="s">
         <x:v>24</x:v>