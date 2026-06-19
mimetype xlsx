--- v0 (2026-03-20)
+++ v1 (2026-06-19)
@@ -161,60 +161,60 @@
   <x:si>
     <x:t>BTS NDRC Négociation, Digitalisation de la Relation Client</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 2</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>Étude produit</x:t>
   </x:si>
   <x:si>
+    <x:t>MARIGNANE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>AIX EN PROVENCE</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>MARIGNANE</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>08/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/23/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/05/2024 00:00:00</x:t>
   </x:si>
@@ -826,51 +826,51 @@
       <x:c r="K2" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L2" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M2" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N2" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O2" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P2" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q2" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R2" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S2" s="14" t="n">
-        <x:v>589724</x:v>
+        <x:v>589723</x:v>
       </x:c>
       <x:c r="T2" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U2" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:21">
       <x:c r="A3" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C3" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D3" s="3" t="s"/>
       <x:c r="G3" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I3" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -880,51 +880,51 @@
       <x:c r="K3" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N3" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q3" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R3" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S3" s="0" t="n">
-        <x:v>589723</x:v>
+        <x:v>589724</x:v>
       </x:c>
       <x:c r="T3" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U3" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:21">
       <x:c r="A4" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B4" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C4" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D4" s="15" t="s"/>
       <x:c r="E4" s="14" t="s"/>
       <x:c r="F4" s="14" t="s"/>
       <x:c r="G4" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H4" s="14" t="s"/>
@@ -991,51 +991,51 @@
       <x:c r="K5" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>545104</x:v>
+        <x:v>545110</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s"/>
@@ -1048,51 +1048,51 @@
       <x:c r="K6" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>545110</x:v>
+        <x:v>545104</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -1156,51 +1156,51 @@
       <x:c r="J8" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K8" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
         <x:v>545105</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -1210,51 +1210,51 @@
       <x:c r="J9" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
         <x:v>545111</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">