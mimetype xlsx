--- v0 (2026-04-03)
+++ v1 (2026-06-07)
@@ -170,60 +170,60 @@
   <x:si>
     <x:t>Bac + 2</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>Étude produit</x:t>
   </x:si>
   <x:si>
     <x:t>CHATEAURENARD</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
@@ -871,51 +871,51 @@
       <x:c r="K3" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N3" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q3" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R3" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S3" s="0" t="n">
-        <x:v>545100</x:v>
+        <x:v>581340</x:v>
       </x:c>
       <x:c r="T3" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U3" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:21">
       <x:c r="A4" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B4" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C4" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D4" s="15" t="s"/>
       <x:c r="E4" s="14" t="s"/>
       <x:c r="F4" s="14" t="s"/>
       <x:c r="G4" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H4" s="14" t="s"/>
@@ -928,51 +928,51 @@
       <x:c r="K4" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
-        <x:v>581340</x:v>
+        <x:v>545100</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="G5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -1045,51 +1045,51 @@
       <x:c r="M6" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
         <x:v>581447</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>