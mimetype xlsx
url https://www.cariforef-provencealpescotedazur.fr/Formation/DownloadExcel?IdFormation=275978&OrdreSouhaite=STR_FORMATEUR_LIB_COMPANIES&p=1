--- v1 (2025-12-18)
+++ v2 (2026-04-04)
@@ -1208,57 +1208,57 @@
       <x:c r="K8" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>32663</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>556828</x:v>
+        <x:v>609733</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>39159</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="E9" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H9" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -1268,57 +1268,57 @@
       <x:c r="K9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>32663</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>609733</x:v>
+        <x:v>556828</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>39159</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I10" s="16" t="s">
         <x:v>26</x:v>
@@ -1329,57 +1329,57 @@
       <x:c r="K10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>32663</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>541303</x:v>
+        <x:v>556862</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>39159</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="E11" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H11" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -1389,57 +1389,57 @@
       <x:c r="K11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>32663</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>556862</x:v>
+        <x:v>541303</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>39159</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I12" s="16" t="s">
         <x:v>26</x:v>