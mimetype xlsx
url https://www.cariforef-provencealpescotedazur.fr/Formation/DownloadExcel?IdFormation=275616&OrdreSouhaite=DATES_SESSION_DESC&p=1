--- v0 (2025-10-19)
+++ v1 (2026-04-03)
@@ -143,51 +143,51 @@
     <x:t>CP 
 Organisme formateur</x:t>
   </x:si>
   <x:si>
     <x:t>Ville</x:t>
   </x:si>
   <x:si>
     <x:t>Numéro de session CARIF</x:t>
   </x:si>
   <x:si>
     <x:t>Date début session</x:t>
   </x:si>
   <x:si>
     <x:t>Date fin session</x:t>
   </x:si>
   <x:si>
     <x:t>Formation professionnelle continue</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé d’accueil touristique et de loisirs</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA</x:t>
   </x:si>
   <x:si>
-    <x:t>AFPA - FILIALE ENTREPRISE</x:t>
+    <x:t>AFPA - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>13417</x:t>
   </x:si>
   <x:si>
     <x:t>Bac</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>Accueil tourisme</x:t>
   </x:si>
   <x:si>
     <x:t>GAP CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>04/13/2026 00:00:00</x:t>
   </x:si>