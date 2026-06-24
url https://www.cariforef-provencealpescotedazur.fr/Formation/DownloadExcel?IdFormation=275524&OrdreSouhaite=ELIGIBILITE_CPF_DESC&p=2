--- v4 (2026-06-24)
+++ v5 (2026-06-24)
@@ -1465,261 +1465,261 @@
       <x:c r="K15" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>15235</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>585165</x:v>
+        <x:v>590321</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C16" s="15" t="s"/>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s"/>
       <x:c r="K16" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>15235</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>590321</x:v>
+        <x:v>590367</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s"/>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>15235</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>590367</x:v>
+        <x:v>590368</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C18" s="15" t="s"/>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s"/>
       <x:c r="K18" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>15235</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>590368</x:v>
+        <x:v>590373</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s"/>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>15235</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>590373</x:v>
+        <x:v>585165</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C20" s="15" t="s"/>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s"/>
       <x:c r="K20" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">