--- v1 (2026-02-14)
+++ v2 (2026-04-02)
@@ -944,57 +944,57 @@
       <x:c r="K4" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
-        <x:v>606280</x:v>
+        <x:v>522114</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="G5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H5" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J5" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -1060,57 +1060,57 @@
       <x:c r="K6" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>522114</x:v>
+        <x:v>606280</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H7" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -1233,57 +1233,57 @@
       <x:c r="K9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>522115</x:v>
+        <x:v>606281</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I10" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
@@ -1292,114 +1292,114 @@
       <x:c r="K10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>554794</x:v>
+        <x:v>522115</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H11" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>606281</x:v>
+        <x:v>554794</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I12" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
@@ -1408,114 +1408,114 @@
       <x:c r="K12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>606279</x:v>
+        <x:v>522113</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>522113</x:v>
+        <x:v>606279</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I14" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
@@ -1581,57 +1581,57 @@
       <x:c r="K15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>522112</x:v>
+        <x:v>554027</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I16" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
@@ -1640,114 +1640,114 @@
       <x:c r="K16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>608354</x:v>
+        <x:v>522112</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>554027</x:v>
+        <x:v>608354</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I18" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">