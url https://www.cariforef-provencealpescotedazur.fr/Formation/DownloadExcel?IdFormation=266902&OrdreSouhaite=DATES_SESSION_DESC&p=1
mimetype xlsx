--- v2 (2026-07-27)
+++ v3 (2026-10-07)
@@ -194,60 +194,60 @@
   <x:si>
     <x:t>09/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>ISTRES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>01/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>GAP CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/02/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>MARSEILLE-13e</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>GAP CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>LE PONTET CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/28/2026 00:00:00</x:t>
   </x:si>
@@ -1087,51 +1087,51 @@
       <x:c r="K6" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>627842</x:v>
+        <x:v>627841</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>37949</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H7" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -1144,51 +1144,51 @@
       <x:c r="K7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>627841</x:v>
+        <x:v>627842</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>37949</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s">
@@ -1200,54 +1200,54 @@
       <x:c r="J8" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K8" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>627843</x:v>
+        <x:v>627844</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>37949</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H9" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -1257,54 +1257,54 @@
       <x:c r="J9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>627844</x:v>
+        <x:v>627843</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>37949</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s">
@@ -1373,51 +1373,51 @@
       <x:c r="J11" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
         <x:v>553937</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>37949</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
@@ -1605,51 +1605,51 @@
       <x:c r="J15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
         <x:v>553936</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>