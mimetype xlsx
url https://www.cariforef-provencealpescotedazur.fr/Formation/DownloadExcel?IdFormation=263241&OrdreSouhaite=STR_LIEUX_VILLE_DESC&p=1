--- v0 (2026-04-05)
+++ v1 (2026-10-06)
@@ -176,60 +176,60 @@
   <x:si>
     <x:t>Niveau CAP, BEP</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>Peinture bâtiment</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional Formations Adaptées - UFA Argimsa Sessad</x:t>
   </x:si>
   <x:si>
     <x:t>83340</x:t>
   </x:si>
   <x:si>
     <x:t>LE CANNET-DES-MAURES</x:t>
   </x:si>
   <x:si>
+    <x:t>09/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2029 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Adsea 05 - IME Le Bois Saint Jean</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>IME La Durance</x:t>
   </x:si>
   <x:si>
     <x:t>04160</x:t>
   </x:si>
   <x:si>
     <x:t>CHATEAU-ARNOUX</x:t>
   </x:si>
@@ -836,51 +836,51 @@
       <x:c r="K2" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L2" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M2" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N2" s="15" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O2" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P2" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="Q2" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R2" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S2" s="14" t="n">
-        <x:v>609385</x:v>
+        <x:v>498611</x:v>
       </x:c>
       <x:c r="T2" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U2" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:21">
       <x:c r="A3" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C3" s="3" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D3" s="3" t="s"/>
       <x:c r="E3" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -896,51 +896,51 @@
       <x:c r="K3" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N3" s="3" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="Q3" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R3" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S3" s="0" t="n">
-        <x:v>498611</x:v>
+        <x:v>609385</x:v>
       </x:c>
       <x:c r="T3" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U3" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:21">
       <x:c r="A4" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B4" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C4" s="15" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D4" s="15" t="s"/>
       <x:c r="E4" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F4" s="14" t="s"/>
       <x:c r="G4" s="14" t="s">
         <x:v>24</x:v>
@@ -1017,57 +1017,57 @@
       <x:c r="K5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>548832</x:v>
+        <x:v>498615</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I6" s="16" t="s">
         <x:v>26</x:v>
@@ -1078,57 +1078,57 @@
       <x:c r="K6" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>498615</x:v>
+        <x:v>548832</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="E7" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H7" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -1141,54 +1141,54 @@
       <x:c r="L7" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
         <x:v>498619</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I8" s="16" t="s">
         <x:v>26</x:v>
@@ -1262,54 +1262,54 @@
       <x:c r="L9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
         <x:v>498607</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I10" s="16" t="s">
         <x:v>26</x:v>