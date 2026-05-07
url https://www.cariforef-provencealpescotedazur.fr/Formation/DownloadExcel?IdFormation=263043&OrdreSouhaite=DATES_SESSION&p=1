--- v0 (2026-02-01)
+++ v1 (2026-05-07)
@@ -933,57 +933,57 @@
       <x:c r="K4" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
-        <x:v>567826</x:v>
+        <x:v>567827</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="E5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H5" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -993,57 +993,57 @@
       <x:c r="K5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>567827</x:v>
+        <x:v>567826</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I6" s="16" t="s">
         <x:v>26</x:v>
@@ -1114,57 +1114,57 @@
       <x:c r="K7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>604291</x:v>
+        <x:v>604292</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I8" s="16" t="s">
         <x:v>26</x:v>
@@ -1175,57 +1175,57 @@
       <x:c r="K8" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>604292</x:v>
+        <x:v>604291</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="E9" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H9" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>26</x:v>
       </x:c>